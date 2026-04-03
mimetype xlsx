--- v0 (2025-12-16)
+++ v1 (2026-04-03)
@@ -41,147 +41,147 @@
   <si>
     <t>2 ночи</t>
   </si>
   <si>
     <t>3 ночи</t>
   </si>
   <si>
     <t>4 ночи</t>
   </si>
   <si>
     <t>5 ночей</t>
   </si>
   <si>
     <t>6 ночей</t>
   </si>
   <si>
     <t>Измайлово 3*</t>
   </si>
   <si>
     <t>Двухместный стандарт</t>
   </si>
   <si>
     <t>Взрослый на основном месте</t>
   </si>
   <si>
-    <t>14400 RUB</t>
-[...14 lines deleted...]
-    <t>51000 RUB</t>
+    <t>14900 RUB</t>
+  </si>
+  <si>
+    <t>22700 RUB</t>
+  </si>
+  <si>
+    <t>30200 RUB</t>
+  </si>
+  <si>
+    <t>36000 RUB</t>
+  </si>
+  <si>
+    <t>42900 RUB</t>
+  </si>
+  <si>
+    <t>53600 RUB</t>
   </si>
   <si>
     <t>Ребёнок 6—14 лет на дополнительном месте</t>
   </si>
   <si>
-    <t>14200 RUB</t>
-[...2 lines deleted...]
-    <t>22000 RUB</t>
+    <t>14500 RUB</t>
+  </si>
+  <si>
+    <t>21900 RUB</t>
   </si>
   <si>
     <t>29200 RUB</t>
   </si>
   <si>
-    <t>35300 RUB</t>
-[...5 lines deleted...]
-    <t>50800 RUB</t>
+    <t>35000 RUB</t>
+  </si>
+  <si>
+    <t>41700 RUB</t>
+  </si>
+  <si>
+    <t>52200 RUB</t>
   </si>
   <si>
     <t>Бородино Альянс 4*</t>
   </si>
   <si>
-    <t>15000 RUB</t>
-[...14 lines deleted...]
-    <t>55200 RUB</t>
+    <t>15300 RUB</t>
+  </si>
+  <si>
+    <t>23600 RUB</t>
+  </si>
+  <si>
+    <t>31500 RUB</t>
+  </si>
+  <si>
+    <t>37700 RUB</t>
+  </si>
+  <si>
+    <t>45100 RUB</t>
+  </si>
+  <si>
+    <t>56200 RUB</t>
   </si>
   <si>
     <t>Максима Заря/Максима Ирбис 3*</t>
   </si>
   <si>
-    <t>12900 RUB</t>
-[...32 lines deleted...]
-    <t>42200 RUB</t>
+    <t>14300 RUB</t>
+  </si>
+  <si>
+    <t>21500 RUB</t>
+  </si>
+  <si>
+    <t>28400 RUB</t>
+  </si>
+  <si>
+    <t>33500 RUB</t>
+  </si>
+  <si>
+    <t>39900 RUB</t>
+  </si>
+  <si>
+    <t>49900 RUB</t>
+  </si>
+  <si>
+    <t>13900 RUB</t>
+  </si>
+  <si>
+    <t>20900 RUB</t>
+  </si>
+  <si>
+    <t>27600 RUB</t>
+  </si>
+  <si>
+    <t>32500 RUB</t>
+  </si>
+  <si>
+    <t>38700 RUB</t>
+  </si>
+  <si>
+    <t>48500 RUB</t>
   </si>
   <si>
     <t>Дополнительные услуги</t>
   </si>
   <si>
     <t>Моя Москва</t>
   </si>
   <si>
     <t>990 RUB</t>
   </si>
   <si>
     <t>Огни большого города</t>
   </si>
   <si>
     <t>Стены и башни Кремля</t>
   </si>
   <si>
     <t>2500 RUB</t>
   </si>
   <si>
     <t>Национальная святыня и символ российской государственности</t>
   </si>
   <si>
     <t>4500 RUB</t>
   </si>